--- v0 (2025-10-08)
+++ v1 (2026-07-13)
@@ -453,86 +453,86 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1">
+        <v>2026</v>
+      </c>
+      <c r="G2" s="1">
         <v>2025</v>
       </c>
-      <c r="G2" s="1">
+      <c r="H2" s="1">
         <v>2024</v>
       </c>
-      <c r="H2" s="1">
+      <c r="I2" s="1">
         <v>2023</v>
       </c>
-      <c r="I2" s="1">
+      <c r="J2" s="1">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>84.37</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>86.9</v>
       </c>
       <c r="K3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>